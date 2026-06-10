--- v0 (2026-03-29)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="136">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -66,119 +66,173 @@
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO EXECUTIVO</t>
   </si>
   <si>
     <t>PREFEITO</t>
   </si>
   <si>
     <t>http://sapl.brejodossantos.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Concede reajuste salarial para o salário mínimo a vigorar a partir de 1º de janeiro 2026, conforme Decreto 12.797 do Governo Federal.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores do magistério da educação  municipal no percentual de 5, 4 % para o ano de 2026 , conforme medida provisória 1.334/2026 do governo federal.</t>
   </si>
   <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 005/2026  - Autoria – Executivo Municipal –  Concede reajuste ao piso salarial dos Agentes Comunitários de Saúde -ACS e dos Agentes  de Combate a Endemias -ACE , no âmbito do Município de Brejo dos Santos-PB, nos termos da Emenda Constitucional nº 120/2022. Com parecer para  primeira discussão em plenário.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 006/2026  - Autoria – Executivo Municipal –  Dispõe sobre a Lei de Diretrizes Orçamentaria -LDO para Elaboração do Orçamento do Exercício de 2027. Com realização de Audiência Pública e parecer para prosseguimento em Plenário . (Primeira Discussão)</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 007/2026  - Autoria – Executivo Municipal -  Autoriza Abertura de Crédito Especial no Orçamento Vigente  no valor de 172.708.70 - destinado a aplicação do Recurso ETI - Escola em Tempo Integral.</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA DO LEGISLATIVO</t>
   </si>
   <si>
     <t>ZÉ DE LENA</t>
   </si>
   <si>
     <t>Proíbe a queima , soltura e manuseio de fogos de artifícios e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificado como “fogos de estampido e artigos explosivos “</t>
   </si>
   <si>
     <t>Denomina de Ginásio Eudázio de Sousa e Silva , o  Ginásio de Esportes da Escola Municipal PROFESSORA LEOTINA MARIA DA SILVA  localizada no loteamento Boa Vista- Bairro Alto do Cruzeiro  no município de Brejo dos Santos, neste Estado.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Proíbe a queima , soltura e manuseio de fogos de artifícios e artefatos pirotécnicos de alto impacto sonoro, tecnicamente classificado como “fogos de estampido e artigos explosivos “. Encaminhamento para plenário segunda discussão .</t>
   </si>
   <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>ALBERISON ALVES</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 004/2026  -  Legislativo  Municipal- Autoria – Alberison Alves – Institui no âmbito do Município de Brejo dos Santos-PB, o “Mês da Mulher “ , a ser celebrado anualmente durante o mês de Março.  Com parecer para prosseguimento em plenário . (Primeira Discussão)</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 008/2026  - Legislativo  Municipal- Autoria- José Pereira     -  Dispõe sobre a publicidade dos contratos de locação de imóveis celebrados pela Administração Pública do Município de Brejo dos Santos-PB. , em local próprio e destacado, no site eletrônico http: na sua página da Transparência, como também  a relação de todos os contratos de locação de imóveis, em que o Município de Brejo dos Santos-PB seja o locador. Com  parecer para prosseguimento em Plenário (Primeira Discussão)</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>JULINHO</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 010/2026  - Legislativo  Municipal- Autoria- Júlio César - Institui o “Dia da Mãe Atípica”, a ser Comemorado  anualmente no dia  10 de Maio , no Município  de  Brejo dos Santos-PB. Com parecer para prosseguimento em Plenário (Primeira Discussão)</t>
+  </si>
+  <si>
     <t>9</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>VILAR GUEDES</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Brejosantense a Médica Doutora Heloisa da Silva Araújo . Encaminhamento para comissão de Justiça e Redação – CJR para emitir parecer .</t>
   </si>
   <si>
-    <t>5</t>
+    <t>43</t>
+  </si>
+  <si>
+    <t>CÉLIA DE IVO</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO   Nº 002/2026 – Autoria – Célia de Ivo – Concede o Título de Cidadã Brejo-santense a Psicóloga MARIA CRISTINA VIEIRA DINIZ . Com parecer e apresentação de defesa da matéria em Plenário.</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>DECRETO LEGISLATIVO   Nº 003/2026 – Autoria – Célia de Ivo – Concede o Título de Cidadão Brejo-santense ao Corretor de Imóveis  ACÁCIO FELIX DA  SILVA BEZERRA . Com parecer e apresentação de defesa da matéria em Plenário.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Procurado Geral do Município e ofício ao Secretário de Finanças solicitando informações sobre a individualização   do FGTS dos servidores públicos do município.</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>ANA FREITAS</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo elaboração de Projeto de Lei para doação de Usufruto do Poço pertencente ao município para a Comunidade do Sítio Brejinho.</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>Reque  a Secretaria Municipal de Educação extensivo a Diretoria de Transporte  , no sentido que seja feita com a máxima brevidade possível a   normalização do transporte escolar que realiza o trajeto dos alunos de Brejo dos Santos, pela manhã, dos bairros: Babilônia e Manoel Oliveira (Novo Horizonte) até o novo local de aulas . Outrossim   sugere  a Excelentíssima Senhora Prefeita  regularização do Transporte Escolar para  os Estudantes Universitários de São Bento-PB.</t>
   </si>
   <si>
-    <t>10</t>
-[...4 lines deleted...]
-  <si>
     <t>Indica Estudo de viabilidade técnica e  financeira para      a implantação de parceria, convênio ou chamamento público com clínicas/instituições especializadas na prestação de serviços multiprofissionais (psicologia, fonoaudiologia, terapia ocupacional, psicopedagogia, etc.) para o atendimento de pacientes com TEA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Requer  o envio de expediente a Excelentíssima Senhora Prefeita Municipal de Brejo dos Santos-PB e à Secretaria Municipal de Saúde, solicitando A DESIGNAÇÃO/LOTAÇÃO DE 01 (UM) SERVIDOR PÚBLICO MUNICIPAL PARA ATUAR NA CASA DE APOIO SITUADA EM JOÃO PESSOA - PB.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Solicitando informação com relação ao pagamento do terço de férias dos servidores da educação (professores).  A presente solicitação visa atender à preocupação da categoria sobre a regularidade do pagamento integral , garantindo transparência e cumprimento da legislação, conforme  (art. 7º, XVII, CF) e as Leis Municipais/Estatuto do Magistério que regulamentam o pagamento.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo através da Secretaria de Infraestrutura que adote previdências para recuperação das estradas vicinais do Distrito de Olho D’aguinha , neste município.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>NOINHO</t>
@@ -219,75 +273,195 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Solicita informações a Excelentíssima Senhora Prefeita sobre o responsável pela Pasta de Transporte do Município.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 016/2026 – Autoria – José Pereira  - Requer na forma regimental, depois de ouvido o plenário que, se aprovado, seja enviado cópia do presente ao Secretário de Infraestrutura, para viabilidade de atender ao requerimento supra, reposição das lâmpadas queimadas e luminárias nos postes das  Comunidades: Brejinho, Rajada, Buenos Aires e Babilônia.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 017/2026 – Autoria – José Pereira -  requerer a Vossa Excelência que, depois de ouvido o Plenário, seja enviado ofício a Excelentíssima Prefeita do Município, no intuito de solicitar " A Conclusão do Abastecimento de água da comunidade do Sitio Sossego de Agostinho Chagas, Zona rural deste município".</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 018/2026 – Autoria – José Pereira  - solicitar que, após ouvido o Plenário desta Câmara Municipal, que seja enviado Requerimento ao SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, solicitando que seja feito a realização de reparos nas margens das passagem molhada recém-construída no Sítio Brejinho</t>
   </si>
   <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Requerimento 019/2026  - Autoria - Vilar Guedes -  Solicita a recuperação e a raspagem de todas as estradas vicinais da zona rural, bem como o roço /batimento do mato das estradas que ligam a sede do município.</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 021/2026 – Autoria – José Pereira  -  Requer   que seja oficiado à Prefeita Municipal e a Secretaria de  Administração , solicitando informações sobre o chamamento dos aprovados no concurso público  Municipal, já realizado e homologado através de portaria  nº  001/2026 publicado em 11 de fevereiro de 2026.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ISAURO AUGUSTO</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 022/2026 – Autoria – Isauro Augusto-  Requer que seja  oficiado a Excelentíssima Senhora Prefeita , extensivo ao departamento competente da municipalidade,  para que se adote as providências cabíveis ,  objetivando a instalação de redutores de velocidade na rua principal da Comunidade do Sítio Brejinho.</t>
   </si>
   <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 023/2026 – Autoria – Célia de Ivo -  solicita que a prefeita municipal providencie, por meio do setor competente, a conclusão do calçamento no Sítio Brejinho, no município de Brejo dos Santos-PB.</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 024/2026 – Autoria – Ana Claudia  -   Solicita transporte para os  estudantes universitários dos cursos de Biologia e Letras no período noturno da  Escola Agrotécnica do Cajueiro (EAC) – Catolé do Rocha -PB .</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>REQ. VERBAL NUM. 25 - ZÉ DE LENA</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>26</t>
   </si>
   <si>
+    <t>REQUERIMENTO Nº 026/2026 – Autoria – José Pereira  - Solicita a realização de Audiência Pública para tratar do cronograma de convocação e chamamento dos candidatos aprovados no Concurso Público Municipal de Brejo dos Santos-PB.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 027/2026 – Autoria – José Pereira  - Solicita a contratação de mais um fonoaudiólogo para atendimento à comunidade ou a ampliação da carga horária da profissional atualmente em serviço.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 028/2026 – Autoria – Ana Freitas - REQUER INFORMAÇÕES AO EXECUTIVO SOBRE A FALTA DE PROFESSOR NA ESCOLA DA REDE MUNICIPAL DE ENSINO NO  DISTRITO DE OLHO D’AGUINHA.</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>JULINHO, NOINHO</t>
+  </si>
+  <si>
+    <t>Requerimento nº29/2026 - Autoria - Júlio César - Requer à secretaria competente, urgentes providências com relação a limpeza e a retirada do acúmulo de lixo existente nas calçadas e ruas no centro e bairros de nossa cidade.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 030/2026 – Autoria – Júlio César - solicitação  envio de matéria para Prefeitura Municipal  e cópia para Secretaria Municipal de Educação,  solicitando a reforma e ampliação da escola da Zona Rural do Sítio Brejinho , neste município.</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>LIDISMAR VIEIRA</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 031/2026 – Autoria – Lidismar Vieira - Solicitação à Senhora Prefeita Maria Luciene de Oliveira Almeida, visando a implantação e contratação de mais um VEÍCULO COLETOR DE LIXO nas  ruas e bairros de nossa cidade.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 032/2026 – Autoria – Júlio César - solicitação à Senhora Prefeita Maria Luciene de Oliveira Almeida extensivo ao Secretário de Saúde, solicitando o mais breve possível  auxiliar de dentista (ou Auxiliar de Saúde Bucal - ASB) para o Programa Saúde da Família (PSF) ou Unidades Básicas de Saúde (UBS) no Alto do Cruzeiro.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 033/2026 – Autoria – Célia de Ivo – solicita a Prefeita Municipal, extensivo ao Deputado Federal Gervásio Mai , imprimir esforço para  destinação de recursos financeiros que possibilitem a Construção de um Matadouro Público na cidade de Brejo dos Santos-PB.</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 034/2026 – Autoria – Zé de Lena - solicita ao Poder Executivo (Prefeitura) a instalação de rampas de acesso, piso tátil , baseando-se na garantia de mobilidade a pessoas com deficiência ou mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 035/2026 – Autoria – Zé Pereira  - Solicita que seja encaminhada ao Poder Executivo Municipal, especificamente à Secretaria de Obras e Serviços Públicos (ou secretaria correspondente), providências  urgente dos serviços de capina, retirada de entulhos, varrição e limpeza geral nas dependências e no entorno do Cemitério Público Municipal.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 036/2026 – Autoria – Francisco de Freitas -   Solicita após a tramitação e aprovação em Plenário, seja encaminhado este pedido a Excelentíssima Senhora Prefeita Municipal e, com cópia, à Secretaria Municipal de Infraestrutura e Serviços Urbanos , requerendo a reposição de lâmpadas e manutenção geral na iluminação do Ginásio de Esportes O Britão.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 037/2026 – Autoria – Francisco de Freitas - solicita a destinação de recursos financeiros, por meio de Emenda Parlamentar,  a serem aplicados na obra de pavimentação asfáltica / calçamento em paralelepípedos das vias públicas localizadas no loteamento Flor do Pilar, neste município.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 038/2026 – Autoria – Lidismar Vieira - INDICA a Excelentíssima Senhora Prefeita Municipal,  que o Poder Executivo Municipal, por meio da Secretaria Competente, realize os estudos técnicos e orçamentários necessários para conceder o reajuste salarial e a revisão da tabela de vencimentos dos profissionais do cargo de Eletricista.</t>
+  </si>
+  <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRAGGULAÇÃO E RESPEITO  001/2026 – Autoria – Alberison Alves - Encaminhamento de ofício ao atleta Maratonista   Francisco Hilton Suassuna Veras  , contendo  MOÇÃO DE CONGRATULAÇÕES E RESPEITO pelo brilhante desempenho em maratonas de rua , realizadas em várias cidades , obtendo relevantes conquistas.  .</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO E RESPEITO  001/2026 – Autoria – Alberison Alves - Encaminhamento de ofício ao atleta Maratonista Francisco Hilton Suassuna Veras, contendo MOÇÃO DE CONGRATULAÇÕES E RESPEITO pelo brilhante desempenho em maratonas de rua , realizadas em várias cidades, obtendo relevantes conquistas.</t>
+  </si>
+  <si>
+    <t>Moção de apoio PEC 4146</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -591,67 +765,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.brejodossantos.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -698,685 +872,1402 @@
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" t="s">
         <v>42</v>
-      </c>
-[...16 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>45</v>
+      </c>
+      <c r="F13" t="s">
+        <v>46</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>45</v>
+      </c>
+      <c r="F14" t="s">
+        <v>49</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H18" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F24" t="s">
         <v>67</v>
       </c>
-      <c r="B24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E25" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E26" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" t="s">
+        <v>53</v>
+      </c>
+      <c r="E28" t="s">
+        <v>54</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" t="s">
+        <v>54</v>
+      </c>
+      <c r="F29" t="s">
+        <v>35</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" t="s">
+        <v>53</v>
+      </c>
+      <c r="E31" t="s">
+        <v>54</v>
+      </c>
+      <c r="F31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>53</v>
+      </c>
+      <c r="E32" t="s">
+        <v>54</v>
+      </c>
+      <c r="F32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" t="s">
+        <v>53</v>
+      </c>
+      <c r="E33" t="s">
+        <v>54</v>
+      </c>
+      <c r="F33" t="s">
+        <v>46</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>89</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" t="s">
+        <v>53</v>
+      </c>
+      <c r="E34" t="s">
+        <v>54</v>
+      </c>
+      <c r="F34" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" t="s">
+        <v>53</v>
+      </c>
+      <c r="E35" t="s">
+        <v>54</v>
+      </c>
+      <c r="F35" t="s">
+        <v>92</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" t="s">
+        <v>54</v>
+      </c>
+      <c r="F36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" t="s">
+        <v>53</v>
+      </c>
+      <c r="E37" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>98</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" t="s">
+        <v>53</v>
+      </c>
+      <c r="E38" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>100</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>101</v>
+      </c>
+      <c r="D39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E39" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>87</v>
+      </c>
+      <c r="D40" t="s">
+        <v>53</v>
+      </c>
+      <c r="E40" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" t="s">
+        <v>29</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>53</v>
+      </c>
+      <c r="E41" t="s">
+        <v>54</v>
+      </c>
+      <c r="F41" t="s">
+        <v>56</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" t="s">
+        <v>53</v>
+      </c>
+      <c r="E42" t="s">
+        <v>54</v>
+      </c>
+      <c r="F42" t="s">
+        <v>108</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" t="s">
+        <v>53</v>
+      </c>
+      <c r="E43" t="s">
+        <v>54</v>
+      </c>
+      <c r="F43" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>113</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" t="s">
+        <v>53</v>
+      </c>
+      <c r="E44" t="s">
+        <v>54</v>
+      </c>
+      <c r="F44" t="s">
+        <v>114</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" t="s">
+        <v>53</v>
+      </c>
+      <c r="E45" t="s">
+        <v>54</v>
+      </c>
+      <c r="F45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>100</v>
+      </c>
+      <c r="D46" t="s">
+        <v>53</v>
+      </c>
+      <c r="E46" t="s">
+        <v>54</v>
+      </c>
+      <c r="F46" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>120</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>103</v>
+      </c>
+      <c r="D47" t="s">
+        <v>53</v>
+      </c>
+      <c r="E47" t="s">
+        <v>54</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>122</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>105</v>
+      </c>
+      <c r="D48" t="s">
+        <v>53</v>
+      </c>
+      <c r="E48" t="s">
+        <v>54</v>
+      </c>
+      <c r="F48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>107</v>
+      </c>
+      <c r="D49" t="s">
+        <v>53</v>
+      </c>
+      <c r="E49" t="s">
+        <v>54</v>
+      </c>
+      <c r="F49" t="s">
+        <v>67</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>126</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="D50" t="s">
+        <v>53</v>
+      </c>
+      <c r="E50" t="s">
+        <v>54</v>
+      </c>
+      <c r="F50" t="s">
+        <v>67</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51" t="s">
+        <v>53</v>
+      </c>
+      <c r="E51" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" t="s">
+        <v>114</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>101</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>8</v>
       </c>
-      <c r="D27" t="s">
-[...12 lines deleted...]
-        <v>77</v>
+      <c r="D52" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" t="s">
+        <v>132</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" t="s">
+        <v>132</v>
+      </c>
+      <c r="F53" t="s">
+        <v>35</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>127</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" t="s">
+        <v>131</v>
+      </c>
+      <c r="E54" t="s">
+        <v>132</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>